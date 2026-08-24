--- v0 (2026-07-02)
+++ v1 (2026-08-24)
@@ -2,73 +2,73 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Общая\Документы ГО\Якунина\САЙТ\БАНКОМАТЫ\09 06 26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Общая\Документы ГО\Якунина\САЙТ\БАНКОМАТЫ\21 07 26\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="ДНР" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ДНР!$B$1:$D$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ДНР!$B$1:$D$26</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="50">
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Ориентир</t>
   </si>
   <si>
     <t>ТС Молоко</t>
   </si>
   <si>
     <t>ТС Вектор</t>
   </si>
   <si>
     <t>Время работы</t>
   </si>
   <si>
     <t xml:space="preserve">понедельник - пятница  с 09:00 до 17:00             суббота, воскресенье - выходной </t>
   </si>
   <si>
     <t xml:space="preserve"> офис ЦМРБанк (ООО)</t>
   </si>
   <si>
     <t>ежедневно   с 07:00 до 22:00</t>
   </si>
   <si>
@@ -132,53 +132,50 @@
     <t>г. Донецк, ул. Островского, 20а</t>
   </si>
   <si>
     <t>г. Донецк, пр. Ильича, 23д</t>
   </si>
   <si>
     <t>г. Макеевка, пр. 250-летия Донбасса, 4а</t>
   </si>
   <si>
     <t>г. Докучаевск, ул. Тельмана, д. 2</t>
   </si>
   <si>
     <t>г. Донецк, б. Шевченко, д. 41д</t>
   </si>
   <si>
     <t>г. Донецк, ул. Университетская, д. 80а</t>
   </si>
   <si>
     <t>г. Мариуполь, пр. Металлургов, д. 208</t>
   </si>
   <si>
     <t>г. Донецк, ул. Артема, д. 34</t>
   </si>
   <si>
     <t>ежедневно   с 07:00 до 20:00</t>
-  </si>
-[...1 lines deleted...]
-    <t>г. Донецк, ул. Куйбышева, 260в</t>
   </si>
   <si>
     <t>г. Донецк, ул. Постышева, д. 83</t>
   </si>
   <si>
     <t xml:space="preserve">круглосуточно </t>
   </si>
   <si>
     <t>пгт. Тельманово, ул. Ленина, д. 12а</t>
   </si>
   <si>
     <t xml:space="preserve"> г. Донецк, ул. Коммунистическая, д.14, к.Д</t>
   </si>
   <si>
     <t>г. Донецк, пр. Ленинский, д. 69</t>
   </si>
   <si>
     <t>Гормолокозавод №2</t>
   </si>
   <si>
     <t>г. Донецк, ул. Апшеронская, д. 3</t>
   </si>
   <si>
     <t>«Донецкий металлургический завод» (административное здание)</t>
   </si>
@@ -1091,54 +1088,54 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D27"/>
+  <dimension ref="A1:D26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="D31" sqref="D31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="43.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="38.140625" customWidth="1"/>
     <col min="4" max="4" width="36.42578125" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="15"/>
       <c r="B1" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="16">
         <v>1</v>
@@ -1164,54 +1161,54 @@
         <v>14</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="16">
         <v>3</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="16">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:4" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16">
         <v>5</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:4" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16">
         <v>6</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>10</v>
@@ -1234,299 +1231,285 @@
         <v>2</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16">
         <v>8</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:4" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16">
         <v>9</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16">
         <v>10</v>
       </c>
-      <c r="B11" s="7" t="s">
-        <v>36</v>
+      <c r="B11" s="3" t="s">
+        <v>17</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16">
         <v>11</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>40</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>41</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16">
         <v>12</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>16</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>12</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16">
         <v>13</v>
       </c>
-      <c r="B14" s="3" t="s">
-        <v>16</v>
+      <c r="B14" s="7" t="s">
+        <v>27</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D14" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="5" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="15" spans="1:4" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16">
         <v>14</v>
       </c>
-      <c r="B15" s="7" t="s">
-        <v>27</v>
+      <c r="B15" s="3" t="s">
+        <v>36</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="6" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16">
         <v>15</v>
       </c>
-      <c r="B16" s="3" t="s">
-        <v>37</v>
+      <c r="B16" s="8" t="s">
+        <v>11</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" s="6" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="6" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16">
         <v>16</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>19</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:4" s="6" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16">
         <v>17</v>
       </c>
-      <c r="B18" s="8" t="s">
+      <c r="B18" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4" s="6" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16">
         <v>18</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" s="6" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16">
         <v>19</v>
       </c>
-      <c r="B20" s="3" t="s">
-        <v>50</v>
+      <c r="B20" s="12" t="s">
+        <v>32</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>2</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16">
         <v>20</v>
       </c>
       <c r="B21" s="12" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16">
         <v>21</v>
       </c>
-      <c r="B22" s="12" t="s">
-        <v>31</v>
+      <c r="B22" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16">
         <v>22</v>
       </c>
-      <c r="B23" s="3" t="s">
-        <v>9</v>
+      <c r="B23" s="7" t="s">
+        <v>29</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16">
         <v>23</v>
       </c>
-      <c r="B24" s="7" t="s">
-        <v>29</v>
+      <c r="B24" s="3" t="s">
+        <v>44</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16">
         <v>24</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>46</v>
+        <v>2</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16">
         <v>25</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>2</v>
-[...12 lines deleted...]
-      <c r="C27" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="D27" s="4" t="s">
+      <c r="D26" s="4" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B1:D27"/>
+  <autoFilter ref="B1:D26"/>
   <sortState ref="B2:D47">
     <sortCondition ref="B31"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="46" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">